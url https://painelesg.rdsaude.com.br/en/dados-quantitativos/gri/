--- v0 (2026-05-06)
+++ v1 (2026-09-12)
@@ -36,1748 +36,1535 @@
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet44.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet45.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet46.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet47.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet48.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet49.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet50.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet55.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
-    <sheet name="2-21" sheetId="1" r:id="rId4"/>
-[...53 lines deleted...]
-    <sheet name="413-1" sheetId="55" r:id="rId58"/>
+    <sheet name="3-2" sheetId="1" r:id="rId4"/>
+    <sheet name="201-1 (1)" sheetId="2" r:id="rId5"/>
+    <sheet name="201-1 (2)" sheetId="3" r:id="rId6"/>
+    <sheet name="201-1 (3)" sheetId="4" r:id="rId7"/>
+    <sheet name="201-1 (4)" sheetId="5" r:id="rId8"/>
+    <sheet name="201-1 (5)" sheetId="6" r:id="rId9"/>
+    <sheet name="201-1 (6)" sheetId="7" r:id="rId10"/>
+    <sheet name="201-1 (7)" sheetId="8" r:id="rId11"/>
+    <sheet name="201-1 (8)" sheetId="9" r:id="rId12"/>
+    <sheet name="201-1 (9)" sheetId="10" r:id="rId13"/>
+    <sheet name="201-1 (10)" sheetId="11" r:id="rId14"/>
+    <sheet name="202-1" sheetId="12" r:id="rId15"/>
+    <sheet name="204-1" sheetId="13" r:id="rId16"/>
+    <sheet name="205-2 (1)" sheetId="14" r:id="rId17"/>
+    <sheet name="205-2 (2)" sheetId="15" r:id="rId18"/>
+    <sheet name="302-1" sheetId="16" r:id="rId19"/>
+    <sheet name="302-3" sheetId="17" r:id="rId20"/>
+    <sheet name="303-3" sheetId="18" r:id="rId21"/>
+    <sheet name="303-5" sheetId="19" r:id="rId22"/>
+    <sheet name="305-1 (1)" sheetId="20" r:id="rId23"/>
+    <sheet name="305-1 (2)" sheetId="21" r:id="rId24"/>
+    <sheet name="305-2 (1)" sheetId="22" r:id="rId25"/>
+    <sheet name="305-2 (2)" sheetId="23" r:id="rId26"/>
+    <sheet name="305-3 (1)" sheetId="24" r:id="rId27"/>
+    <sheet name="305-3 (2)" sheetId="25" r:id="rId28"/>
+    <sheet name="305-4" sheetId="26" r:id="rId29"/>
+    <sheet name="306-1" sheetId="27" r:id="rId30"/>
+    <sheet name="306-2" sheetId="28" r:id="rId31"/>
+    <sheet name="306-3, 306-4 e 306-5 (1)" sheetId="29" r:id="rId32"/>
+    <sheet name="306-3, 306-4 e 306-5 (2)" sheetId="30" r:id="rId33"/>
+    <sheet name="306-3, 306-4 e 306-5 (3)" sheetId="31" r:id="rId34"/>
+    <sheet name="401-1 (1)" sheetId="32" r:id="rId35"/>
+    <sheet name="401-1 (2)" sheetId="33" r:id="rId36"/>
+    <sheet name="401-1 (3)" sheetId="34" r:id="rId37"/>
+    <sheet name="401-1 (4)" sheetId="35" r:id="rId38"/>
+    <sheet name="401-1 (5)" sheetId="36" r:id="rId39"/>
+    <sheet name="401-1 (6)" sheetId="37" r:id="rId40"/>
+    <sheet name="401-2" sheetId="38" r:id="rId41"/>
+    <sheet name="401-3" sheetId="39" r:id="rId42"/>
+    <sheet name="403-9" sheetId="40" r:id="rId43"/>
+    <sheet name="404-1 (1)" sheetId="41" r:id="rId44"/>
+    <sheet name="404-1 (2)" sheetId="42" r:id="rId45"/>
+    <sheet name="404-2" sheetId="43" r:id="rId46"/>
+    <sheet name="404-3 (1)" sheetId="44" r:id="rId47"/>
+    <sheet name="404-3 (2)" sheetId="45" r:id="rId48"/>
+    <sheet name="405-1 (1)" sheetId="46" r:id="rId49"/>
+    <sheet name="405-1 (2)" sheetId="47" r:id="rId50"/>
+    <sheet name="405-2" sheetId="48" r:id="rId51"/>
+    <sheet name="413-1" sheetId="49" r:id="rId52"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="694">
-[...10 lines deleted...]
-    <t>18%</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="627">
+  <si>
+    <t>Pillar</t>
+  </si>
+  <si>
+    <t>Material topic</t>
+  </si>
+  <si>
+    <t>Healthier People</t>
+  </si>
+  <si>
+    <t>Customer experience</t>
+  </si>
+  <si>
+    <t>Healthy customers</t>
+  </si>
+  <si>
+    <t>Holistic employee health and safety</t>
+  </si>
+  <si>
+    <t>Healthier Business</t>
+  </si>
+  <si>
+    <t>Diversity and inclusion</t>
+  </si>
+  <si>
+    <t>Human rights</t>
+  </si>
+  <si>
+    <t>Healthier Planet</t>
+  </si>
+  <si>
+    <t>Climate Action (Energy and Emissions)</t>
+  </si>
+  <si>
+    <t>Product and service innovation</t>
+  </si>
+  <si>
+    <t>Receita bruta(em R$ milhões)</t>
+  </si>
+  <si>
+    <t>25.605,70</t>
+  </si>
+  <si>
+    <t>30.950,60</t>
+  </si>
+  <si>
+    <t>36.349,40</t>
+  </si>
+  <si>
+    <t>Lucro líquido ajustado(em R$ milhões)</t>
+  </si>
+  <si>
+    <t>788,2</t>
+  </si>
+  <si>
+    <t>991,8</t>
+  </si>
+  <si>
+    <t>1.104,8</t>
+  </si>
+  <si>
+    <t>Capex(em R$ milhões)</t>
+  </si>
+  <si>
+    <t>874,8</t>
+  </si>
+  <si>
+    <t>1.020,6</t>
+  </si>
+  <si>
+    <t>1.234,4</t>
+  </si>
+  <si>
+    <t>Valor adicionado por stakeholder (R$ bilhões por stakeholder - % total do ano)</t>
+  </si>
+  <si>
+    <t>Imposto, taxas e contribuições</t>
+  </si>
+  <si>
+    <t>4,4</t>
+  </si>
+  <si>
+    <t>Remuneração de terceiros</t>
+  </si>
+  <si>
+    <t>1,6</t>
+  </si>
+  <si>
+    <t>Pessoal</t>
+  </si>
+  <si>
+    <t>3,4</t>
+  </si>
+  <si>
+    <t>Remuneração de capitais próprios</t>
+  </si>
+  <si>
+    <t>1,1</t>
+  </si>
+  <si>
+    <t>Market share(consolidado Brasil - %)</t>
+  </si>
+  <si>
+    <t>14,1</t>
+  </si>
+  <si>
+    <t>15,2</t>
+  </si>
+  <si>
+    <t>16,1</t>
+  </si>
+  <si>
+    <t>Roic (Retorno sobre capital investido - %)</t>
+  </si>
+  <si>
+    <t>16,0</t>
+  </si>
+  <si>
+    <t>18,5</t>
+  </si>
+  <si>
+    <t>17,5</t>
+  </si>
+  <si>
+    <t>Fluxo de caixa livre(em R$ milhões)</t>
+  </si>
+  <si>
+    <t>-41,1</t>
+  </si>
+  <si>
+    <t>-7,8</t>
+  </si>
+  <si>
+    <t>-26,3</t>
+  </si>
+  <si>
+    <t>Ebitda ajustado e margem Ebitda (%)</t>
+  </si>
+  <si>
+    <t>1.807,2</t>
+  </si>
+  <si>
+    <t>7,1%</t>
+  </si>
+  <si>
+    <t>2.262,1</t>
+  </si>
+  <si>
+    <t>7,3%</t>
+  </si>
+  <si>
+    <t>2.603,2</t>
+  </si>
+  <si>
+    <t>7,2%</t>
+  </si>
+  <si>
+    <t>Alavancagem(dívida líquida/Ebitda)</t>
+  </si>
+  <si>
+    <t>0,8</t>
+  </si>
+  <si>
+    <t>0,9</t>
+  </si>
+  <si>
+    <t>Valor adicionado(em R$ bilhões)</t>
+  </si>
+  <si>
+    <t>7,4</t>
+  </si>
+  <si>
+    <t>9,2</t>
+  </si>
+  <si>
+    <t>10,5</t>
+  </si>
+  <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>Lowest wage paid</t>
+  </si>
+  <si>
+    <t>Ratio to the Brazilian minimum wage</t>
+  </si>
+  <si>
+    <t>1,604.00</t>
+  </si>
+  <si>
+    <t>1,412.00</t>
+  </si>
+  <si>
+    <t>1,518.00</t>
+  </si>
+  <si>
+    <t>Ratio</t>
+  </si>
+  <si>
+    <t>99.09%</t>
+  </si>
+  <si>
+    <t>99.93%</t>
+  </si>
+  <si>
+    <t>Region</t>
+  </si>
+  <si>
+    <t>Employees trained</t>
+  </si>
+  <si>
+    <t>Rate</t>
+  </si>
+  <si>
+    <t>North</t>
+  </si>
+  <si>
+    <t>28.06%</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>2,533</t>
+  </si>
+  <si>
+    <t>23.92%</t>
+  </si>
+  <si>
+    <t>Central-West</t>
+  </si>
+  <si>
+    <t>1,872</t>
+  </si>
+  <si>
+    <t>23.09%</t>
+  </si>
+  <si>
+    <t>Southeast</t>
+  </si>
+  <si>
+    <t>10,368</t>
+  </si>
+  <si>
+    <t>23.47%</t>
+  </si>
+  <si>
+    <t>South</t>
+  </si>
+  <si>
+    <t>1,857</t>
+  </si>
+  <si>
+    <t>23.91%</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>17,398</t>
+  </si>
+  <si>
+    <t>23.71%</t>
+  </si>
+  <si>
+    <t>Employee category</t>
+  </si>
+  <si>
+    <t>Executive management</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Operational</t>
+  </si>
+  <si>
+    <t>16,858</t>
+  </si>
+  <si>
+    <t>25.38%</t>
+  </si>
+  <si>
+    <t>Operational management</t>
+  </si>
+  <si>
+    <t>7.34%</t>
+  </si>
+  <si>
+    <t>Administration</t>
+  </si>
+  <si>
+    <t>13.54%</t>
+  </si>
+  <si>
+    <t>Mid-level management</t>
+  </si>
+  <si>
+    <t>0.98%</t>
+  </si>
+  <si>
+    <t>Specialists</t>
+  </si>
+  <si>
+    <t>0.66%</t>
+  </si>
+  <si>
+    <t>2023²</t>
+  </si>
+  <si>
+    <t>2024²</t>
+  </si>
+  <si>
+    <t>Non-renewable resources</t>
+  </si>
+  <si>
+    <t>Fuels</t>
+  </si>
+  <si>
+    <t>LPG</t>
+  </si>
+  <si>
+    <t>Kerosene</t>
+  </si>
+  <si>
+    <t>10,419.16</t>
+  </si>
+  <si>
+    <t>11,272.51</t>
+  </si>
+  <si>
+    <t>9,183.31</t>
+  </si>
+  <si>
+    <t>CNG³</t>
+  </si>
+  <si>
+    <t>2,309.53</t>
+  </si>
+  <si>
+    <t>Diesel</t>
+  </si>
+  <si>
+    <t>77,193.69</t>
+  </si>
+  <si>
+    <t>130,434.31</t>
+  </si>
+  <si>
+    <t>135,042.27</t>
+  </si>
+  <si>
+    <t>Electricity</t>
+  </si>
+  <si>
+    <t>Electricity(utility company)</t>
+  </si>
+  <si>
+    <t>368,740.19</t>
+  </si>
+  <si>
+    <t>456,519.92</t>
+  </si>
+  <si>
+    <t>141,886.61</t>
+  </si>
+  <si>
+    <t>146,731.50</t>
+  </si>
+  <si>
+    <t>Renewable energy sources</t>
+  </si>
+  <si>
+    <t>Biodiesel⁴</t>
+  </si>
+  <si>
+    <t>8,575.57</t>
+  </si>
+  <si>
+    <t>17,702.24</t>
+  </si>
+  <si>
+    <t>19,421.60</t>
+  </si>
+  <si>
+    <t>Electricity (open market and distributed generation)</t>
+  </si>
+  <si>
+    <t>381,602.11</t>
+  </si>
+  <si>
+    <t>519,362.89</t>
+  </si>
+  <si>
+    <t>635,879.45</t>
+  </si>
+  <si>
+    <t>Electricity (I-REC)⁵</t>
+  </si>
+  <si>
+    <t>349,209.19</t>
+  </si>
+  <si>
+    <t>409,628.05</t>
+  </si>
+  <si>
+    <t>390,177.68</t>
+  </si>
+  <si>
+    <t>886,274.32</t>
+  </si>
+  <si>
+    <t>1,064,929.10</t>
+  </si>
+  <si>
+    <t>Energy sold⁶</t>
+  </si>
+  <si>
+    <t>846,162.77</t>
+  </si>
+  <si>
+    <t>1,028,160.93</t>
+  </si>
+  <si>
+    <t>1,211,660.61</t>
+  </si>
+  <si>
+    <t>2023¹</t>
+  </si>
+  <si>
+    <t>2024¹</t>
+  </si>
+  <si>
+    <t>Total energy consumption (GJ)²</t>
+  </si>
+  <si>
+    <t>Floor area (m²)³</t>
+  </si>
+  <si>
+    <t>1,053,600.99</t>
+  </si>
+  <si>
+    <t>1,184,976.42</t>
+  </si>
+  <si>
+    <t>1,317,710.74</t>
+  </si>
+  <si>
+    <t>Energy intensity (GJ/m²)</t>
+  </si>
+  <si>
+    <t>Todas as áreas1</t>
+  </si>
+  <si>
+    <t>Áreas de estresse hídrico2</t>
+  </si>
+  <si>
+    <t>3,29</t>
+  </si>
+  <si>
+    <t>14,87</t>
+  </si>
+  <si>
+    <t>10,14</t>
+  </si>
+  <si>
+    <t>24,02</t>
+  </si>
+  <si>
+    <t>0,00</t>
+  </si>
+  <si>
+    <t>Todas as áreas</t>
+  </si>
+  <si>
+    <t>Áreas de estresse hídrico1</t>
+  </si>
+  <si>
+    <t>Áreas de estresse hídrico</t>
+  </si>
+  <si>
+    <t>Todas as áreas2</t>
+  </si>
+  <si>
+    <t>496,33</t>
+  </si>
+  <si>
+    <t>0,13</t>
+  </si>
+  <si>
+    <t>623,62</t>
+  </si>
+  <si>
+    <t>152,85</t>
+  </si>
+  <si>
+    <t>29,41</t>
+  </si>
+  <si>
+    <t>3,48</t>
+  </si>
+  <si>
+    <t>19,31</t>
+  </si>
+  <si>
+    <t>16,50</t>
+  </si>
+  <si>
+    <t>27,66</t>
+  </si>
+  <si>
+    <t>384,50</t>
+  </si>
+  <si>
+    <t>542,24</t>
+  </si>
+  <si>
+    <t>20,11</t>
+  </si>
+  <si>
+    <t>670,59</t>
+  </si>
+  <si>
+    <t>Escopo 1</t>
+  </si>
+  <si>
+    <t>24.596,19</t>
+  </si>
+  <si>
+    <t>29.051,29</t>
+  </si>
+  <si>
+    <t>20.980,46</t>
+  </si>
+  <si>
+    <t>Escopo 2 (por localização)</t>
+  </si>
+  <si>
+    <t>27.853,36</t>
+  </si>
+  <si>
+    <t>7.795,26</t>
+  </si>
+  <si>
+    <t>7.962,89</t>
+  </si>
+  <si>
+    <t>Escopo 2 (por escolha de compra)</t>
+  </si>
+  <si>
+    <t>22.887,21</t>
+  </si>
+  <si>
+    <t>5.020,20</t>
+  </si>
+  <si>
+    <t>3.838,63</t>
+  </si>
+  <si>
+    <t>Escopo 3</t>
+  </si>
+  <si>
+    <t>1.546,20</t>
+  </si>
+  <si>
+    <t>553.206,93</t>
+  </si>
+  <si>
+    <t>561.951,33</t>
+  </si>
+  <si>
+    <t>49.029,60</t>
+  </si>
+  <si>
+    <t>587.278,42</t>
+  </si>
+  <si>
+    <t>586.770,43</t>
+  </si>
+  <si>
+    <t>1.760,04</t>
+  </si>
+  <si>
+    <t>1.629,70</t>
+  </si>
+  <si>
+    <t>1.602,08</t>
+  </si>
+  <si>
+    <t>1.032,92</t>
+  </si>
+  <si>
+    <t>2.787,73</t>
+  </si>
+  <si>
+    <t>240,96</t>
+  </si>
+  <si>
+    <t>8.650,36</t>
+  </si>
+  <si>
+    <t>7.093,38</t>
+  </si>
+  <si>
+    <t>3.033,92</t>
+  </si>
+  <si>
+    <t>10.280,06</t>
+  </si>
+  <si>
+    <t>11.483,19</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
-    <t>Mensagem do Conselho de Administração</t>
-[...227 lines deleted...]
-    <t>Taxa</t>
+    <t>Intensidade</t>
+  </si>
+  <si>
+    <t>4,77</t>
+  </si>
+  <si>
+    <t>3,86</t>
+  </si>
+  <si>
+    <t>RCCs recicláveis</t>
+  </si>
+  <si>
+    <t>35%</t>
+  </si>
+  <si>
+    <t>RCCs não recicláveis</t>
+  </si>
+  <si>
+    <t>28%</t>
+  </si>
+  <si>
+    <t>Recicláveis</t>
+  </si>
+  <si>
+    <t>19%</t>
+  </si>
+  <si>
+    <t>Orgânicos</t>
+  </si>
+  <si>
+    <t>11%</t>
+  </si>
+  <si>
+    <t>Outros</t>
+  </si>
+  <si>
+    <t>7%</t>
+  </si>
+  <si>
+    <t>Medicamentos vencidos ou em desuso (t)</t>
+  </si>
+  <si>
+    <t>Reciclagem</t>
+  </si>
+  <si>
+    <t>Pilhas</t>
+  </si>
+  <si>
+    <t>13,76</t>
+  </si>
+  <si>
+    <t>7,28</t>
+  </si>
+  <si>
+    <t>9,54</t>
+  </si>
+  <si>
+    <t>Lâmpadas</t>
+  </si>
+  <si>
+    <t>18,33</t>
+  </si>
+  <si>
+    <t>1,40</t>
+  </si>
+  <si>
+    <t>Construção civil (Classe D)</t>
+  </si>
+  <si>
+    <t>3,25</t>
+  </si>
+  <si>
+    <t>Incineração</t>
+  </si>
+  <si>
+    <t>Medicamentos vencidos ou em desuso coletados (Descarte Consciente)</t>
+  </si>
+  <si>
+    <t>137,21</t>
+  </si>
+  <si>
+    <t>192,17</t>
+  </si>
+  <si>
+    <t>283,65</t>
+  </si>
+  <si>
+    <t>Resíduos de saúde</t>
+  </si>
+  <si>
+    <t>131,43</t>
+  </si>
+  <si>
+    <t>89,66</t>
+  </si>
+  <si>
+    <t>68,91</t>
+  </si>
+  <si>
+    <t>Impróprios</t>
+  </si>
+  <si>
+    <t>37,72</t>
+  </si>
+  <si>
+    <t>34,86</t>
+  </si>
+  <si>
+    <t>36,49</t>
+  </si>
+  <si>
+    <t>Aterro</t>
+  </si>
+  <si>
+    <t>Construção civil (classe D)</t>
+  </si>
+  <si>
+    <t>1,36</t>
+  </si>
+  <si>
+    <t>Aterro de inertes</t>
+  </si>
+  <si>
+    <t>5,00</t>
+  </si>
+  <si>
+    <t>338,45</t>
+  </si>
+  <si>
+    <t>333,58</t>
+  </si>
+  <si>
+    <t>399,99</t>
+  </si>
+  <si>
+    <t>Papel, papelão, plástico, metais ferrosos e não ferrosos, madeira, pneus, vidro, isopor</t>
+  </si>
+  <si>
+    <t>4.587,23</t>
+  </si>
+  <si>
+    <t>5.072,80</t>
+  </si>
+  <si>
+    <t>4.961,50</t>
+  </si>
+  <si>
+    <t>Construção civil</t>
+  </si>
+  <si>
+    <t>3.822,82</t>
+  </si>
+  <si>
+    <t>6.290,80</t>
+  </si>
+  <si>
+    <t>Orgânico</t>
+  </si>
+  <si>
+    <t>930,35</t>
+  </si>
+  <si>
+    <t>865,06</t>
+  </si>
+  <si>
+    <t>2.822,02</t>
+  </si>
+  <si>
+    <t>115,34</t>
+  </si>
+  <si>
+    <t>65,47</t>
+  </si>
+  <si>
+    <t>169,48</t>
+  </si>
+  <si>
+    <t>6.280,35</t>
+  </si>
+  <si>
+    <t>7.376,79</t>
+  </si>
+  <si>
+    <t>Coprocessamento</t>
+  </si>
+  <si>
+    <t>1.605,26</t>
+  </si>
+  <si>
+    <t>1.469,86</t>
+  </si>
+  <si>
+    <t>1.452,20</t>
+  </si>
+  <si>
+    <t>Compostagem</t>
+  </si>
+  <si>
+    <t>28,71</t>
+  </si>
+  <si>
+    <t>113,22</t>
+  </si>
+  <si>
+    <t>Outras destinações finais</t>
+  </si>
+  <si>
+    <t>2.623,34</t>
+  </si>
+  <si>
+    <t>7.238,18</t>
+  </si>
+  <si>
+    <t>17.605,07</t>
+  </si>
+  <si>
+    <t>25.809,35</t>
+  </si>
+  <si>
+    <t>Papel</t>
+  </si>
+  <si>
+    <t>189,60</t>
+  </si>
+  <si>
+    <t>117,89</t>
+  </si>
+  <si>
+    <t>100,19</t>
+  </si>
+  <si>
+    <t>Papelão</t>
+  </si>
+  <si>
+    <t>3.937,43</t>
+  </si>
+  <si>
+    <t>4.626,39</t>
+  </si>
+  <si>
+    <t>4.328,09</t>
+  </si>
+  <si>
+    <t>Plástico</t>
+  </si>
+  <si>
+    <t>300,22</t>
+  </si>
+  <si>
+    <t>208,63</t>
+  </si>
+  <si>
+    <t>431,99</t>
+  </si>
+  <si>
+    <t>Metais ferrosos</t>
+  </si>
+  <si>
+    <t>18,82</t>
+  </si>
+  <si>
+    <t>13,08</t>
+  </si>
+  <si>
+    <t>1,66</t>
+  </si>
+  <si>
+    <t>Madeira</t>
+  </si>
+  <si>
+    <t>99,12</t>
+  </si>
+  <si>
+    <t>95,61</t>
+  </si>
+  <si>
+    <t>78,48</t>
+  </si>
+  <si>
+    <t>7,07</t>
+  </si>
+  <si>
+    <t>42,03</t>
+  </si>
+  <si>
+    <t>11,20</t>
+  </si>
+  <si>
+    <t>26,37</t>
+  </si>
+  <si>
+    <t>Pilhas e lâmpadas</t>
+  </si>
+  <si>
+    <t>39,09</t>
+  </si>
+  <si>
+    <t>10,94</t>
+  </si>
+  <si>
+    <t>4.619,31</t>
+  </si>
+  <si>
+    <t>5.087,15</t>
+  </si>
+  <si>
+    <t>11.268,52</t>
+  </si>
+  <si>
+    <t>Por gênero</t>
+  </si>
+  <si>
+    <t>número</t>
+  </si>
+  <si>
+    <t>taxa</t>
+  </si>
+  <si>
+    <t>Homens</t>
+  </si>
+  <si>
+    <t>48,68%</t>
+  </si>
+  <si>
+    <t>41,83%</t>
+  </si>
+  <si>
+    <t>41,92%</t>
+  </si>
+  <si>
+    <t>Mulheres</t>
+  </si>
+  <si>
+    <t>45,97%</t>
+  </si>
+  <si>
+    <t>43,32%</t>
+  </si>
+  <si>
+    <t>42,28%</t>
+  </si>
+  <si>
+    <t>46,97%</t>
+  </si>
+  <si>
+    <t>42,78%</t>
+  </si>
+  <si>
+    <t>42,15%</t>
+  </si>
+  <si>
+    <t>Por faia etária</t>
+  </si>
+  <si>
+    <t>Abaio de 30 anos</t>
+  </si>
+  <si>
+    <t>55,30%</t>
+  </si>
+  <si>
+    <t>50,78%</t>
+  </si>
+  <si>
+    <t>48,85%</t>
+  </si>
+  <si>
+    <t>Entre 30 e 50 anos</t>
+  </si>
+  <si>
+    <t>30,37%</t>
+  </si>
+  <si>
+    <t>26,45%</t>
+  </si>
+  <si>
+    <t>28,71%</t>
+  </si>
+  <si>
+    <t>Acima de 50 anos</t>
+  </si>
+  <si>
+    <t>38,68%</t>
+  </si>
+  <si>
+    <t>25,59%</t>
+  </si>
+  <si>
+    <t>34,72%</t>
   </si>
   <si>
     <t>Norte</t>
   </si>
   <si>
-    <t>34,21%</t>
+    <t>56,26%</t>
+  </si>
+  <si>
+    <t>51,06%</t>
+  </si>
+  <si>
+    <t>50,86%</t>
   </si>
   <si>
     <t>Nordeste</t>
   </si>
   <si>
-    <t>23,18%</t>
+    <t>39,51%</t>
+  </si>
+  <si>
+    <t>34,65%</t>
+  </si>
+  <si>
+    <t>32,30%</t>
   </si>
   <si>
     <t>Centro-Oeste</t>
   </si>
   <si>
-    <t>26,19%</t>
+    <t>41,57%</t>
+  </si>
+  <si>
+    <t>51,23%</t>
+  </si>
+  <si>
+    <t>50,63%</t>
   </si>
   <si>
     <t>Sudeste</t>
   </si>
   <si>
-    <t>27,46%</t>
+    <t>46,82%</t>
+  </si>
+  <si>
+    <t>40,53%</t>
+  </si>
+  <si>
+    <t>40,72%</t>
   </si>
   <si>
     <t>Sul</t>
   </si>
   <si>
-    <t>28,81%</t>
-[...32 lines deleted...]
-    <t>8,08%</t>
+    <t>61,08%</t>
+  </si>
+  <si>
+    <t>57,97%</t>
+  </si>
+  <si>
+    <t>53,62%</t>
+  </si>
+  <si>
+    <t>36,08%</t>
+  </si>
+  <si>
+    <t>37,11%</t>
+  </si>
+  <si>
+    <t>33,54%</t>
+  </si>
+  <si>
+    <t>33,13%</t>
+  </si>
+  <si>
+    <t>36,89%</t>
+  </si>
+  <si>
+    <t>34,68%</t>
+  </si>
+  <si>
+    <t>33,59%</t>
+  </si>
+  <si>
+    <t>36,97%</t>
+  </si>
+  <si>
+    <t>34,27%</t>
+  </si>
+  <si>
+    <t>35,73%</t>
+  </si>
+  <si>
+    <t>40,94%</t>
+  </si>
+  <si>
+    <t>37,45%</t>
+  </si>
+  <si>
+    <t>29,73%</t>
+  </si>
+  <si>
+    <t>29,45%</t>
+  </si>
+  <si>
+    <t>28,53%</t>
+  </si>
+  <si>
+    <t>25,51%</t>
+  </si>
+  <si>
+    <t>21,79%</t>
+  </si>
+  <si>
+    <t>22,77%</t>
+  </si>
+  <si>
+    <t>25,23%</t>
+  </si>
+  <si>
+    <t>30,67%</t>
+  </si>
+  <si>
+    <t>32,01%</t>
+  </si>
+  <si>
+    <t>21,19%</t>
+  </si>
+  <si>
+    <t>25,77%</t>
+  </si>
+  <si>
+    <t>22,98%</t>
+  </si>
+  <si>
+    <t>29,69%</t>
+  </si>
+  <si>
+    <t>39,32%</t>
+  </si>
+  <si>
+    <t>38,32%</t>
+  </si>
+  <si>
+    <t>34,69%</t>
+  </si>
+  <si>
+    <t>37,32%</t>
+  </si>
+  <si>
+    <t>49,36%</t>
+  </si>
+  <si>
+    <t>50,07%</t>
+  </si>
+  <si>
+    <t>44,61%</t>
+  </si>
+  <si>
+    <t>benefício</t>
+  </si>
+  <si>
+    <t>todos os funcionários</t>
+  </si>
+  <si>
+    <t>a partir da liderança</t>
+  </si>
+  <si>
+    <t>dependentes legais</t>
+  </si>
+  <si>
+    <t>Seguro de vida</t>
+  </si>
+  <si>
+    <t>X</t>
+  </si>
+  <si>
+    <t>Assistência médica</t>
+  </si>
+  <si>
+    <t>Licença-maternidade/paternidade estendida para seis meses e 20 dias, respectivamente, aplicável também a adotantes de crianças de até 12 anos</t>
+  </si>
+  <si>
+    <t>Assistência odontológica</t>
+  </si>
+  <si>
+    <t>Auxílio-creche concedido conforme previsão em acordo coletivo</t>
+  </si>
+  <si>
+    <t>Clube RD – empresas parceiras oferecem descontos a funcionários(as)</t>
+  </si>
+  <si>
+    <t>Convênio farmácia – concessão de benefício por meio do Univers</t>
+  </si>
+  <si>
+    <t>Empréstimo consignado – concessão de empréstimo consignado nos bancos parceiros em que o(a) funcionário(a) é correntista</t>
+  </si>
+  <si>
+    <t>Vale-transporte</t>
+  </si>
+  <si>
+    <t>Fretado para profissionais que atuam nos CDs e no corporativo</t>
+  </si>
+  <si>
+    <t>Check-up anual</t>
+  </si>
+  <si>
+    <t>Convênio com academias (Gympass)</t>
+  </si>
+  <si>
+    <t>Refeitório no Campus RD Saúde e nos CDs com desconto mensal de 20% sobre o valor da refeição local</t>
+  </si>
+  <si>
+    <t>Alameda de serviços no Campus RD Saúde</t>
+  </si>
+  <si>
+    <t>Seguro de viagem</t>
+  </si>
+  <si>
+    <t>Vacinas contra gripe custeadas pela Companhia</t>
+  </si>
+  <si>
+    <t>NiveRD: concessão de uma folga no mês de nascimento do funcionário do corporativo e CDs</t>
+  </si>
+  <si>
+    <t>Programa de Participação de Resultados (PPR)</t>
+  </si>
+  <si>
+    <t>Remuneração variável de longo prazo (ações)</t>
+  </si>
+  <si>
+    <t>Funcionários(as) que tiveram direito à licença</t>
+  </si>
+  <si>
+    <t>Funcionários(as) que tiraram a licença</t>
+  </si>
+  <si>
+    <t>Funcionários(as) que retornaram ao trabalho, no período do relatório, após o término da licença</t>
+  </si>
+  <si>
+    <t>Funcionários(as) que retornaram ao trabalho após a licença e continuaram funcionários(as) por 12 meses após o retorno ao trabalho</t>
+  </si>
+  <si>
+    <t>Taxa de retorno</t>
+  </si>
+  <si>
+    <t>99,02%</t>
+  </si>
+  <si>
+    <t>98,33%</t>
+  </si>
+  <si>
+    <t>99,19%</t>
+  </si>
+  <si>
+    <t>97,63%</t>
+  </si>
+  <si>
+    <t>95,40%</t>
+  </si>
+  <si>
+    <t>96,44%</t>
+  </si>
+  <si>
+    <t>Taxa de retenção</t>
+  </si>
+  <si>
+    <t>69,50%</t>
+  </si>
+  <si>
+    <t>71,38%</t>
+  </si>
+  <si>
+    <t>66,43%</t>
+  </si>
+  <si>
+    <t>57,39%</t>
+  </si>
+  <si>
+    <t>56,88%</t>
+  </si>
+  <si>
+    <t>51,73%</t>
+  </si>
+  <si>
+    <t>Número de acidentes de trabalho de comunicação obrigatória</t>
+  </si>
+  <si>
+    <t>Índice de acidentes de trabalho de comunicação obrigatória</t>
+  </si>
+  <si>
+    <t>Número de acidentes de trabalho com consequências graves</t>
+  </si>
+  <si>
+    <t>Índice de acidentes de trabalho com consequências graves</t>
+  </si>
+  <si>
+    <t>Número de fatalidades resultantes de lesões relacionadas ao trabalho</t>
+  </si>
+  <si>
+    <t>Índice de fatalidades resultantes de lesões relacionadas ao trabalho</t>
+  </si>
+  <si>
+    <t>Horas trabalhadas com base em horas-homem de exposição</t>
+  </si>
+  <si>
+    <t>133.026.960</t>
+  </si>
+  <si>
+    <t>134.682.240</t>
+  </si>
+  <si>
+    <t>152.042.880</t>
+  </si>
+  <si>
+    <t>por gênero</t>
+  </si>
+  <si>
+    <t>78,28</t>
+  </si>
+  <si>
+    <t>106,33</t>
+  </si>
+  <si>
+    <t>102,50</t>
+  </si>
+  <si>
+    <t>93,82</t>
+  </si>
+  <si>
+    <t>112,62</t>
+  </si>
+  <si>
+    <t>108,47</t>
+  </si>
+  <si>
+    <t>88,19</t>
+  </si>
+  <si>
+    <t>110,37</t>
+  </si>
+  <si>
+    <t>106,32</t>
+  </si>
+  <si>
+    <t>por categoria funcional</t>
+  </si>
+  <si>
+    <t>Liderança executiva</t>
+  </si>
+  <si>
+    <t>12,11</t>
+  </si>
+  <si>
+    <t>25,29</t>
+  </si>
+  <si>
+    <t>5,34</t>
+  </si>
+  <si>
+    <t>Liderança média</t>
+  </si>
+  <si>
+    <t>10,99</t>
+  </si>
+  <si>
+    <t>13,45</t>
+  </si>
+  <si>
+    <t>13,77</t>
+  </si>
+  <si>
+    <t>Liderança operacional</t>
+  </si>
+  <si>
+    <t>44,16</t>
+  </si>
+  <si>
+    <t>43,49</t>
+  </si>
+  <si>
+    <t>83,80</t>
   </si>
   <si>
     <t>Especialista</t>
   </si>
   <si>
-    <t>10,58%</t>
-[...5 lines deleted...]
-    <t>8,71%</t>
+    <t>21,98</t>
+  </si>
+  <si>
+    <t>8,13</t>
+  </si>
+  <si>
+    <t>7,24</t>
   </si>
   <si>
     <t>Administrativa</t>
   </si>
   <si>
-    <t>19,62%</t>
-[...5 lines deleted...]
-    <t>9,24%</t>
+    <t>13,48</t>
+  </si>
+  <si>
+    <t>26,12</t>
+  </si>
+  <si>
+    <t>11,66</t>
   </si>
   <si>
     <t>Operacional</t>
-  </si>
-[...1276 lines deleted...]
-    <t>11,66</t>
   </si>
   <si>
     <t>95,51</t>
   </si>
   <si>
     <t>120,50</t>
   </si>
   <si>
     <t>114,23</t>
   </si>
   <si>
     <t>Total de horas de treinamento (em milhões)</t>
   </si>
   <si>
     <t>4,3</t>
   </si>
   <si>
     <t>5,8</t>
   </si>
   <si>
     <t>5,9</t>
   </si>
   <si>
     <t>Horas de treinamento por funcionário</t>
   </si>
@@ -2273,51 +2060,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet47.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet48.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet49.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet50.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet51.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet52.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet53.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet54.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet55.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet31.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet32.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet33.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet34.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet35.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet37.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet38.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet39.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet40.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet41.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet42.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet43.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet44.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet45.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet47.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet48.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet49.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2606,51 +2393,51 @@
 <file path=xl/worksheets/_rels/sheet14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcombr.sharepoint.com/sites/Sustentabilidade730/Shared%20Documents/General/Site/2024/Painel%20ESG/Links/2-22/Mensagem%20do%20CA%202021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcombr.sharepoint.com/sites/Sustentabilidade730/Shared%20Documents/General/Site/2024/Painel%20ESG/Links/2-22/Mensagem%20do%20CEO%202021.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcombr.sharepoint.com/sites/Sustentabilidade730/Shared%20Documents/General/Site/2024/Painel%20ESG/Links/2-22/Mensagem%20do%20CA%202022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcombr.sharepoint.com/sites/Sustentabilidade730/Shared%20Documents/General/Site/2024/Painel%20ESG/Links/2-22/Mensagem%20do%20CEO%202022.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcombr.sharepoint.com/sites/Sustentabilidade730/Shared%20Documents/General/Site/2024/Painel%20ESG/Links/2-22/Mensagem%20do%20CA%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdcombr.sharepoint.com/sites/Sustentabilidade730/Shared%20Documents/General/Site/2024/Painel%20ESG/Links/2-22/Mensagem%20do%20CEO%202023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -2738,6769 +2525,6038 @@
 <file path=xl/worksheets/_rels/sheet44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...22 lines deleted...]
-<file path=xl/worksheets/_rels/sheet55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C3"/>
+      <selection activeCell="A1" sqref="A1:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="19.852" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3">
-      <c r="A1" s="1"/>
+    <row r="1" spans="1:2">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
       <c r="B1" s="1" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:3">
-[...6 lines deleted...]
-      <c r="C2" s="2" t="s">
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C3" s="2" t="s">
+      <c r="B2" s="2" t="s">
         <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>11</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
-[...123 lines deleted...]
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>2021</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>65</v>
+        <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>2022</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2">
         <v>2023</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>2021</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>2022</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2">
         <v>2023</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>70</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C3"/>
+  <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:C3"/>
+      <selection activeCell="A1" sqref="A1:C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.128" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="1"/>
+      <c r="A1" s="1" t="s">
+        <v>59</v>
+      </c>
       <c r="B1" s="1" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2">
         <v>2022</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>62</v>
+      </c>
+      <c r="C2" s="2">
+        <v>1.32</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2">
         <v>2023</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>63</v>
+      </c>
+      <c r="C3" s="2">
+        <v>1.07</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2">
+        <v>2024</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="C4" s="2">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2">
+        <v>2025</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" s="2">
+        <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>0</v>
+        <v>65</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>77</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
-        <v>2023</v>
+        <v>2025</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>78</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:C7"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:C7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" s="2">
+        <v>768</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:C8"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:C8"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="29.279" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B4" s="2">
+        <v>271</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3">
+      <c r="A5" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B5" s="2">
+        <v>258</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B6" s="2">
+        <v>8</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B7" s="2">
+        <v>3</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:E15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G7"/>
+      <selection activeCell="A1" sqref="A1:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="64.699" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-[...37 lines deleted...]
-    <row r="3" spans="1:7">
+    <row r="1" spans="1:5">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="E1" s="1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>14</v>
-[...17 lines deleted...]
-    <row r="4" spans="1:7">
+        <v>106</v>
+      </c>
+      <c r="C3" s="2">
+        <v>166.88</v>
+      </c>
+      <c r="D3" s="2">
+        <v>179.79</v>
+      </c>
+      <c r="E3" s="2">
+        <v>196.39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>84</v>
+        <v>105</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>14</v>
+        <v>107</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>14</v>
+        <v>108</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>14</v>
+        <v>109</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>14</v>
-[...4 lines deleted...]
-      <c r="G4" s="2" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C5" s="2">
+        <v>0.0</v>
+      </c>
+      <c r="D5" s="2">
+        <v>0.0</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D7" s="2">
+        <v>0.0</v>
+      </c>
+      <c r="E7" s="2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="2" t="s">
         <v>85</v>
       </c>
-    </row>
-[...66 lines deleted...]
-        <v>91</v>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C12" s="2">
+        <v>0.0</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2">
+        <v>534.83</v>
+      </c>
+      <c r="D14" s="2">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>141</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells>
-[...3 lines deleted...]
-  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G9"/>
+  <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:G9"/>
+      <selection activeCell="A1" sqref="A1:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
-[...460 lines deleted...]
-    <row r="1" spans="1:3">
+    <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-        <v>2022</v>
+        <v>143</v>
+      </c>
+      <c r="D1" s="1">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
+      <c r="A2" s="2" t="s">
+        <v>144</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>162</v>
+        <v>139</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>163</v>
-[...4 lines deleted...]
-        <v>2023</v>
+        <v>140</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4">
+      <c r="A3" s="2" t="s">
+        <v>145</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>165</v>
+        <v>147</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
+      <c r="A4" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B4" s="2">
+        <v>0.8</v>
+      </c>
+      <c r="C4" s="2">
+        <v>0.87</v>
+      </c>
+      <c r="D4" s="2">
+        <v>0.92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...485 lines deleted...]
-<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="33.992" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
-        <v>228</v>
+        <v>150</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>229</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2">
         <v>2021</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>230</v>
+        <v>152</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2">
         <v>2022</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>231</v>
+        <v>153</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>232</v>
+        <v>154</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2">
         <v>2023</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>233</v>
+        <v>155</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>234</v>
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="33.992" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="32.849" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1">
         <v>2021</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1">
         <v>2023</v>
       </c>
       <c r="F1" s="1"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="2" t="s">
-        <v>235</v>
+        <v>157</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>236</v>
+        <v>158</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>235</v>
+        <v>157</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>237</v>
+        <v>159</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>238</v>
+        <v>160</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>237</v>
+        <v>159</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>239</v>
+        <v>161</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>240</v>
+        <v>162</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>241</v>
+        <v>163</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>242</v>
+        <v>164</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>243</v>
+        <v>165</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>244</v>
+        <v>166</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>245</v>
+        <v>167</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>234</v>
+        <v>156</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>246</v>
+        <v>168</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>246</v>
+        <v>168</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>247</v>
+        <v>169</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>234</v>
+        <v>156</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="2" t="s">
-        <v>248</v>
+        <v>170</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>249</v>
+        <v>171</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>250</v>
+        <v>172</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>251</v>
+        <v>173</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>242</v>
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="E1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B4"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>252</v>
+        <v>174</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>253</v>
+        <v>175</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>254</v>
+        <v>176</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>255</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>256</v>
+        <v>178</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>257</v>
+        <v>179</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>258</v>
+        <v>180</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>259</v>
+        <v>181</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>260</v>
+        <v>182</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>261</v>
+        <v>183</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>262</v>
+        <v>184</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>263</v>
+        <v>185</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>265</v>
+        <v>187</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>266</v>
+        <v>188</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>267</v>
+        <v>189</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>268</v>
+        <v>190</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>269</v>
+        <v>191</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>270</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>252</v>
+        <v>174</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>271</v>
+        <v>193</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>272</v>
+        <v>194</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>273</v>
+        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>256</v>
+        <v>178</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>260</v>
+        <v>182</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>274</v>
+        <v>196</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>275</v>
+        <v>197</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>276</v>
+        <v>198</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>277</v>
+        <v>199</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>278</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>279</v>
+        <v>201</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>280</v>
+        <v>202</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>281</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>252</v>
+        <v>174</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>253</v>
+        <v>175</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>254</v>
+        <v>176</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>255</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>256</v>
+        <v>178</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>257</v>
+        <v>179</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>258</v>
+        <v>180</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>259</v>
+        <v>181</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>260</v>
+        <v>182</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>261</v>
+        <v>183</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>262</v>
+        <v>184</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>263</v>
+        <v>185</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>265</v>
+        <v>187</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>266</v>
+        <v>188</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>267</v>
+        <v>189</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>268</v>
+        <v>190</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>269</v>
+        <v>191</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>270</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>252</v>
+        <v>174</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>271</v>
+        <v>193</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>272</v>
+        <v>194</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>273</v>
+        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>256</v>
+        <v>178</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>260</v>
+        <v>182</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>274</v>
+        <v>196</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>275</v>
+        <v>197</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>276</v>
+        <v>198</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>277</v>
+        <v>199</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>278</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>279</v>
+        <v>201</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>280</v>
+        <v>202</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>281</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...111 lines deleted...]
-<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>252</v>
+        <v>174</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>253</v>
+        <v>175</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>254</v>
+        <v>176</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>255</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>256</v>
+        <v>178</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>257</v>
+        <v>179</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>258</v>
+        <v>180</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>259</v>
+        <v>181</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>260</v>
+        <v>182</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>261</v>
+        <v>183</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>262</v>
+        <v>184</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>263</v>
+        <v>185</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>265</v>
+        <v>187</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>266</v>
+        <v>188</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>267</v>
+        <v>189</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>268</v>
+        <v>190</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>269</v>
+        <v>191</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>270</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>252</v>
+        <v>174</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>271</v>
+        <v>193</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>272</v>
+        <v>194</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>273</v>
+        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>256</v>
+        <v>178</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>260</v>
+        <v>182</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>274</v>
+        <v>196</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>275</v>
+        <v>197</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>264</v>
+        <v>186</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>276</v>
+        <v>198</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>277</v>
+        <v>199</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>278</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>279</v>
+        <v>201</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>280</v>
+        <v>202</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>281</v>
+        <v>203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>4</v>
+        <v>204</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>282</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>2022</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>283</v>
+        <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>2023</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>284</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1"/>
       <c r="B1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>285</v>
+        <v>208</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>286</v>
+        <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>287</v>
+        <v>210</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>288</v>
+        <v>211</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>289</v>
+        <v>212</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>290</v>
+        <v>213</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>291</v>
+        <v>214</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>292</v>
+        <v>215</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>293</v>
+        <v>216</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>295</v>
+        <v>218</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>2021</v>
       </c>
       <c r="B2" s="2">
         <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>2022</v>
       </c>
       <c r="B3" s="2">
         <v>192</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2">
         <v>2023</v>
       </c>
       <c r="B4" s="2">
         <v>284</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1">
         <v>2021</v>
       </c>
       <c r="D1" s="1">
         <v>2022</v>
       </c>
       <c r="E1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
-        <v>296</v>
+        <v>219</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>297</v>
+        <v>220</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>298</v>
+        <v>221</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>299</v>
+        <v>222</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>300</v>
+        <v>223</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
-        <v>301</v>
+        <v>224</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>302</v>
+        <v>225</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>303</v>
+        <v>226</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2"/>
       <c r="B4" s="2" t="s">
-        <v>304</v>
+        <v>227</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>305</v>
+        <v>228</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>306</v>
+        <v>229</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>307</v>
+        <v>230</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>308</v>
+        <v>231</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>309</v>
+        <v>232</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>310</v>
+        <v>233</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2"/>
       <c r="B6" s="2" t="s">
-        <v>311</v>
+        <v>234</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>312</v>
+        <v>235</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>313</v>
+        <v>236</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>314</v>
+        <v>237</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2"/>
       <c r="B7" s="2" t="s">
-        <v>315</v>
+        <v>238</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>316</v>
+        <v>239</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>317</v>
+        <v>240</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>318</v>
+        <v>241</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
-        <v>319</v>
+        <v>242</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>320</v>
+        <v>243</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>321</v>
+        <v>244</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>322</v>
+        <v>245</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>320</v>
+        <v>243</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>323</v>
+        <v>246</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>324</v>
+        <v>247</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>325</v>
+        <v>248</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>326</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="A10:B10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B4"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="105.974" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1">
         <v>2021</v>
       </c>
       <c r="D1" s="1">
         <v>2022</v>
       </c>
       <c r="E1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
-        <v>296</v>
+        <v>219</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>327</v>
+        <v>250</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>328</v>
+        <v>251</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>329</v>
+        <v>252</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>330</v>
+        <v>253</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2"/>
       <c r="B3" s="2" t="s">
-        <v>331</v>
+        <v>254</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>332</v>
+        <v>255</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>333</v>
+        <v>256</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>319</v>
+        <v>242</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>334</v>
+        <v>257</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>335</v>
+        <v>258</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>336</v>
+        <v>259</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>337</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2"/>
       <c r="B5" s="2" t="s">
-        <v>331</v>
+        <v>254</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>338</v>
+        <v>261</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>339</v>
+        <v>262</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>340</v>
+        <v>263</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>322</v>
+        <v>245</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>331</v>
+        <v>254</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>341</v>
+        <v>264</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>342</v>
+        <v>265</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>343</v>
+        <v>266</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>315</v>
+        <v>238</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>344</v>
+        <v>267</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>345</v>
+        <v>268</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>346</v>
+        <v>269</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
-        <v>347</v>
+        <v>270</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>334</v>
+        <v>257</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>348</v>
+        <v>271</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>349</v>
+        <v>272</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>350</v>
+        <v>273</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>331</v>
+        <v>254</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>351</v>
+        <v>274</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2"/>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>352</v>
+        <v>275</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>353</v>
+        <v>276</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>354</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="A10:B10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet31.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
     <col min="2" max="2" width="9.10" bestFit="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1">
         <v>2021</v>
       </c>
       <c r="D1" s="1">
         <v>2022</v>
       </c>
       <c r="E1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="2" t="s">
-        <v>139</v>
+        <v>278</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2" t="s">
-        <v>355</v>
+        <v>279</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>356</v>
+        <v>280</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>357</v>
+        <v>281</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="2" t="s">
-        <v>358</v>
+        <v>282</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2" t="s">
-        <v>359</v>
+        <v>283</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>360</v>
+        <v>284</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>361</v>
+        <v>285</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="2" t="s">
-        <v>362</v>
+        <v>286</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2" t="s">
-        <v>363</v>
+        <v>287</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>364</v>
+        <v>288</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>365</v>
+        <v>289</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="2" t="s">
-        <v>366</v>
+        <v>290</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2" t="s">
-        <v>367</v>
+        <v>291</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>368</v>
+        <v>292</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>369</v>
+        <v>293</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
-        <v>370</v>
+        <v>294</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2" t="s">
-        <v>371</v>
+        <v>295</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>372</v>
+        <v>296</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>373</v>
+        <v>297</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="2" t="s">
-        <v>331</v>
+        <v>254</v>
       </c>
       <c r="B7" s="2"/>
       <c r="C7" s="2" t="s">
-        <v>14</v>
+        <v>90</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>374</v>
+        <v>298</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>333</v>
+        <v>256</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="2" t="s">
-        <v>293</v>
+        <v>216</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2" t="s">
-        <v>375</v>
+        <v>299</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>376</v>
+        <v>300</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>377</v>
+        <v>301</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="2" t="s">
-        <v>378</v>
+        <v>302</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2" t="s">
-        <v>379</v>
+        <v>303</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>299</v>
+        <v>222</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>380</v>
+        <v>304</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2" t="s">
-        <v>381</v>
+        <v>305</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>382</v>
+        <v>306</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>383</v>
+        <v>307</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet32.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>384</v>
+        <v>308</v>
       </c>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1">
         <v>2022</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1">
         <v>2023</v>
       </c>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="B3" s="2">
         <v>7.822</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>388</v>
+        <v>312</v>
       </c>
       <c r="D3" s="2">
         <v>7.373</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>389</v>
+        <v>313</v>
       </c>
       <c r="F3" s="2">
         <v>8.08</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>390</v>
+        <v>314</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="B4" s="2">
         <v>12.657</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>392</v>
+        <v>316</v>
       </c>
       <c r="D4" s="2">
         <v>13.386</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>393</v>
+        <v>317</v>
       </c>
       <c r="F4" s="2">
         <v>14.337</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>394</v>
+        <v>318</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B5" s="2">
         <v>20.479</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>395</v>
+        <v>319</v>
       </c>
       <c r="D5" s="2">
         <v>20.759</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>396</v>
+        <v>320</v>
       </c>
       <c r="F5" s="2">
         <v>22.417</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>397</v>
+        <v>321</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet33.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>398</v>
+        <v>322</v>
       </c>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1">
         <v>2022</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1">
         <v>2023</v>
       </c>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2" t="s">
-        <v>399</v>
+        <v>323</v>
       </c>
       <c r="B3" s="2">
         <v>15.876</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>400</v>
+        <v>324</v>
       </c>
       <c r="D3" s="2">
         <v>16.533</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>401</v>
+        <v>325</v>
       </c>
       <c r="F3" s="2">
         <v>17.137</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>402</v>
+        <v>326</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
-        <v>403</v>
+        <v>327</v>
       </c>
       <c r="B4" s="2">
         <v>4.227</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>404</v>
+        <v>328</v>
       </c>
       <c r="D4" s="2">
         <v>3.899</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>96</v>
+        <v>329</v>
       </c>
       <c r="F4" s="2">
         <v>4.812</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>405</v>
+        <v>330</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
-        <v>406</v>
+        <v>331</v>
       </c>
       <c r="B5" s="2">
         <v>376</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>407</v>
+        <v>332</v>
       </c>
       <c r="D5" s="2">
         <v>327</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>408</v>
+        <v>333</v>
       </c>
       <c r="F5" s="2">
         <v>468</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>409</v>
+        <v>334</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B6" s="2">
         <v>20.479</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>395</v>
+        <v>319</v>
       </c>
       <c r="D6" s="2">
         <v>20.759</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>396</v>
+        <v>320</v>
       </c>
       <c r="F6" s="2">
         <v>22.417</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>397</v>
+        <v>321</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-<file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet34.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>398</v>
+        <v>322</v>
       </c>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1">
         <v>2022</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1">
         <v>2023</v>
       </c>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2" t="s">
-        <v>82</v>
+        <v>335</v>
       </c>
       <c r="B3" s="2">
         <v>602</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>410</v>
+        <v>336</v>
       </c>
       <c r="D3" s="2">
         <v>721</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>411</v>
+        <v>337</v>
       </c>
       <c r="F3" s="2">
         <v>912</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>412</v>
+        <v>338</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
-        <v>84</v>
+        <v>339</v>
       </c>
       <c r="B4" s="2">
         <v>2.361</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>413</v>
+        <v>340</v>
       </c>
       <c r="D4" s="2">
         <v>2.406</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>414</v>
+        <v>341</v>
       </c>
       <c r="F4" s="2">
         <v>2.479</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>415</v>
+        <v>342</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
-        <v>86</v>
+        <v>343</v>
       </c>
       <c r="B5" s="2">
         <v>1.607</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>416</v>
+        <v>344</v>
       </c>
       <c r="D5" s="2">
         <v>2.298</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>417</v>
+        <v>345</v>
       </c>
       <c r="F5" s="2">
         <v>2.595</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>418</v>
+        <v>346</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="B6" s="2">
         <v>13.324</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>419</v>
+        <v>348</v>
       </c>
       <c r="D6" s="2">
         <v>12.444</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>420</v>
+        <v>349</v>
       </c>
       <c r="F6" s="2">
         <v>13.456</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>421</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2" t="s">
-        <v>90</v>
+        <v>351</v>
       </c>
       <c r="B7" s="2">
         <v>2.585</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>422</v>
+        <v>352</v>
       </c>
       <c r="D7" s="2">
         <v>2.89</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>423</v>
+        <v>353</v>
       </c>
       <c r="F7" s="2">
         <v>2.975</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>424</v>
+        <v>354</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B8" s="2">
         <v>20.479</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>395</v>
+        <v>319</v>
       </c>
       <c r="D8" s="2">
         <v>20.759</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>396</v>
+        <v>320</v>
       </c>
       <c r="F8" s="2">
         <v>22.417</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>397</v>
+        <v>321</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet35.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>384</v>
+        <v>308</v>
       </c>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1">
         <v>2022</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1">
         <v>2023</v>
       </c>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="B3" s="2">
         <v>5.797</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>425</v>
+        <v>355</v>
       </c>
       <c r="D3" s="2">
         <v>6.541</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>426</v>
+        <v>356</v>
       </c>
       <c r="F3" s="2">
         <v>6.465</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>427</v>
+        <v>357</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="B4" s="2">
         <v>8.847</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>428</v>
+        <v>358</v>
       </c>
       <c r="D4" s="2">
         <v>11.399</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>429</v>
+        <v>359</v>
       </c>
       <c r="F4" s="2">
         <v>11.761</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>430</v>
+        <v>360</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B5" s="2">
         <v>14.644</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>431</v>
+        <v>361</v>
       </c>
       <c r="D5" s="2">
         <v>17.94</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>432</v>
+        <v>362</v>
       </c>
       <c r="F5" s="2">
         <v>18.226</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>433</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet36.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>398</v>
+        <v>322</v>
       </c>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1">
         <v>2022</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1">
         <v>2023</v>
       </c>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2" t="s">
-        <v>399</v>
+        <v>323</v>
       </c>
       <c r="B3" s="2">
         <v>10.258</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>434</v>
+        <v>364</v>
       </c>
       <c r="D3" s="2">
         <v>13.332</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>435</v>
+        <v>365</v>
       </c>
       <c r="F3" s="2">
         <v>13.137</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>436</v>
+        <v>366</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
-        <v>403</v>
+        <v>327</v>
       </c>
       <c r="B4" s="2">
         <v>4.138</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>437</v>
+        <v>367</v>
       </c>
       <c r="D4" s="2">
         <v>4.34</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>438</v>
+        <v>368</v>
       </c>
       <c r="F4" s="2">
         <v>4.782</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>439</v>
+        <v>369</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
-        <v>406</v>
+        <v>331</v>
       </c>
       <c r="B5" s="2">
         <v>248</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>440</v>
+        <v>370</v>
       </c>
       <c r="D5" s="2">
         <v>268</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>441</v>
+        <v>371</v>
       </c>
       <c r="F5" s="2">
         <v>307</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>442</v>
+        <v>372</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B6" s="2">
         <v>14.644</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>431</v>
+        <v>361</v>
       </c>
       <c r="D6" s="2">
         <v>17.94</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>432</v>
+        <v>362</v>
       </c>
       <c r="F6" s="2">
         <v>18.226</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>433</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet37.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.995" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
-        <v>398</v>
+        <v>322</v>
       </c>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1">
         <v>2022</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1">
         <v>2023</v>
       </c>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>385</v>
+        <v>309</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>386</v>
+        <v>310</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2" t="s">
-        <v>82</v>
+        <v>335</v>
       </c>
       <c r="B3" s="2">
         <v>270</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>443</v>
+        <v>373</v>
       </c>
       <c r="D3" s="2">
         <v>433</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>444</v>
+        <v>374</v>
       </c>
       <c r="F3" s="2">
         <v>574</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>445</v>
+        <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
-        <v>84</v>
+        <v>339</v>
       </c>
       <c r="B4" s="2">
         <v>1.266</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>446</v>
+        <v>376</v>
       </c>
       <c r="D4" s="2">
         <v>1.789</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>447</v>
+        <v>377</v>
       </c>
       <c r="F4" s="2">
         <v>1.764</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>448</v>
+        <v>378</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
-        <v>86</v>
+        <v>343</v>
       </c>
       <c r="B5" s="2">
         <v>1.148</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>449</v>
+        <v>379</v>
       </c>
       <c r="D5" s="2">
         <v>1.765</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>450</v>
+        <v>380</v>
       </c>
       <c r="F5" s="2">
         <v>1.964</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>451</v>
+        <v>381</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2" t="s">
-        <v>88</v>
+        <v>347</v>
       </c>
       <c r="B6" s="2">
         <v>9.871</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>452</v>
+        <v>382</v>
       </c>
       <c r="D6" s="2">
         <v>11.458</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>453</v>
+        <v>383</v>
       </c>
       <c r="F6" s="2">
         <v>11.449</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>414</v>
+        <v>341</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2" t="s">
-        <v>90</v>
+        <v>351</v>
       </c>
       <c r="B7" s="2">
         <v>2.089</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>454</v>
+        <v>384</v>
       </c>
       <c r="D7" s="2">
         <v>2.496</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>455</v>
+        <v>385</v>
       </c>
       <c r="F7" s="2">
         <v>2.475</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>456</v>
+        <v>386</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B8" s="2">
         <v>14.644</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>431</v>
+        <v>361</v>
       </c>
       <c r="D8" s="2">
         <v>17.941</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>432</v>
+        <v>362</v>
       </c>
       <c r="F8" s="2">
         <v>18.226</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>433</v>
+        <v>363</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet38.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="169.673" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="24.565" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
-        <v>457</v>
+        <v>387</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>458</v>
+        <v>388</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>459</v>
+        <v>389</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>460</v>
+        <v>390</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>461</v>
+        <v>391</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D2" s="2"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>463</v>
+        <v>393</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>464</v>
+        <v>394</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D4" s="2"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>465</v>
+        <v>395</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
-        <v>466</v>
+        <v>396</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D6" s="2"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="2" t="s">
-        <v>467</v>
+        <v>397</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D7" s="2"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="2" t="s">
-        <v>468</v>
+        <v>398</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" s="2" t="s">
-        <v>469</v>
+        <v>399</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:4">
       <c r="A10" s="2" t="s">
-        <v>470</v>
+        <v>400</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:4">
       <c r="A11" s="2" t="s">
-        <v>471</v>
+        <v>401</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" s="2" t="s">
-        <v>472</v>
+        <v>402</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" s="2" t="s">
-        <v>473</v>
+        <v>403</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C13" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" s="2" t="s">
-        <v>474</v>
+        <v>404</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C14" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" s="2" t="s">
-        <v>475</v>
+        <v>405</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D15" s="2"/>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" s="2" t="s">
-        <v>476</v>
+        <v>406</v>
       </c>
       <c r="B16" s="2"/>
       <c r="C16" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D16" s="2"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="2" t="s">
-        <v>477</v>
+        <v>407</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D17" s="2"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="2" t="s">
-        <v>478</v>
+        <v>408</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D18" s="2"/>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" s="2" t="s">
-        <v>479</v>
+        <v>409</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D19" s="2"/>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" s="2" t="s">
-        <v>480</v>
+        <v>410</v>
       </c>
       <c r="B20" s="2"/>
       <c r="C20" s="2" t="s">
-        <v>462</v>
+        <v>392</v>
       </c>
       <c r="D20" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet39.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
     <col min="2" max="2" width="9.10" bestFit="true" style="0"/>
     <col min="3" max="3" width="9.10" bestFit="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1">
         <v>2021</v>
       </c>
       <c r="F1" s="1">
         <v>2022</v>
       </c>
       <c r="G1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2" t="s">
-        <v>481</v>
+        <v>411</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="E2" s="2">
         <v>17.921</v>
       </c>
       <c r="F2" s="2">
         <v>18.989</v>
       </c>
       <c r="G2" s="2">
         <v>20.601</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2" t="s">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="E3" s="2">
         <v>31.529</v>
       </c>
       <c r="F3" s="2">
         <v>34.05</v>
       </c>
       <c r="G3" s="2">
         <v>36.615</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
-        <v>482</v>
+        <v>412</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="E4" s="2">
         <v>134</v>
       </c>
       <c r="F4" s="2">
         <v>418</v>
       </c>
       <c r="G4" s="2">
         <v>478</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2" t="s">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="E5" s="2">
         <v>1.26</v>
       </c>
       <c r="F5" s="2">
         <v>1.551</v>
       </c>
       <c r="G5" s="2">
         <v>1.479</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2" t="s">
-        <v>483</v>
+        <v>413</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="E6" s="2">
         <v>304</v>
       </c>
       <c r="F6" s="2">
         <v>413</v>
       </c>
       <c r="G6" s="2">
         <v>487</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2" t="s">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="E7" s="2">
         <v>1.114</v>
       </c>
       <c r="F7" s="2">
         <v>1.328</v>
       </c>
       <c r="G7" s="2">
         <v>1.515</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2" t="s">
-        <v>484</v>
+        <v>414</v>
       </c>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="E8" s="2">
         <v>196</v>
       </c>
       <c r="F8" s="2">
         <v>217</v>
       </c>
       <c r="G8" s="2">
         <v>277</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2" t="s">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="E9" s="2">
         <v>637</v>
       </c>
       <c r="F9" s="2">
         <v>593</v>
       </c>
       <c r="G9" s="2">
         <v>687</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="2" t="s">
-        <v>485</v>
+        <v>415</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="E10" s="2" t="s">
-        <v>486</v>
+        <v>416</v>
       </c>
       <c r="F10" s="2" t="s">
-        <v>487</v>
+        <v>417</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>488</v>
+        <v>418</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2" t="s">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>489</v>
+        <v>419</v>
       </c>
       <c r="F11" s="2" t="s">
-        <v>490</v>
+        <v>420</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>491</v>
+        <v>421</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" s="2" t="s">
-        <v>492</v>
+        <v>422</v>
       </c>
       <c r="B12" s="2"/>
       <c r="C12" s="2"/>
       <c r="D12" s="2" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>493</v>
+        <v>423</v>
       </c>
       <c r="F12" s="2" t="s">
-        <v>494</v>
+        <v>424</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>495</v>
+        <v>425</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2" t="s">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>496</v>
+        <v>426</v>
       </c>
       <c r="F13" s="2" t="s">
-        <v>497</v>
+        <v>427</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>498</v>
+        <v>428</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
     <mergeCell ref="A2:C3"/>
     <mergeCell ref="A4:C5"/>
     <mergeCell ref="A6:C7"/>
     <mergeCell ref="A8:C9"/>
     <mergeCell ref="A10:C11"/>
     <mergeCell ref="A12:C13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B4"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet40.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="83.551" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>499</v>
+        <v>429</v>
       </c>
       <c r="B2" s="2">
         <v>326</v>
       </c>
       <c r="C2" s="2">
         <v>247</v>
       </c>
       <c r="D2" s="2">
         <v>221</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>500</v>
+        <v>430</v>
       </c>
       <c r="B3" s="2">
         <v>3</v>
       </c>
       <c r="C3" s="2">
         <v>2</v>
       </c>
       <c r="D3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>501</v>
+        <v>431</v>
       </c>
       <c r="B4" s="2">
         <v>59</v>
       </c>
       <c r="C4" s="2">
         <v>15</v>
       </c>
       <c r="D4" s="2">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>502</v>
+        <v>432</v>
       </c>
       <c r="B5" s="2">
         <v>0</v>
       </c>
       <c r="C5" s="2">
         <v>0</v>
       </c>
       <c r="D5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
-        <v>503</v>
+        <v>433</v>
       </c>
       <c r="B6" s="2">
         <v>0</v>
       </c>
       <c r="C6" s="2">
         <v>0</v>
       </c>
       <c r="D6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="2" t="s">
-        <v>504</v>
+        <v>434</v>
       </c>
       <c r="B7" s="2">
         <v>0</v>
       </c>
       <c r="C7" s="2">
         <v>0</v>
       </c>
       <c r="D7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="2" t="s">
-        <v>505</v>
+        <v>435</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>506</v>
+        <v>436</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>507</v>
+        <v>437</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>508</v>
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet41.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
-        <v>509</v>
+        <v>439</v>
       </c>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>510</v>
+        <v>440</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>511</v>
+        <v>441</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>512</v>
+        <v>442</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>513</v>
+        <v>443</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>514</v>
+        <v>444</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>515</v>
+        <v>445</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>516</v>
+        <v>446</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>517</v>
+        <v>447</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>518</v>
+        <v>448</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet42.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
-        <v>519</v>
+        <v>449</v>
       </c>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>520</v>
+        <v>450</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>521</v>
+        <v>451</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>522</v>
+        <v>452</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>523</v>
+        <v>453</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>524</v>
+        <v>454</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>525</v>
+        <v>455</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>526</v>
+        <v>456</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>527</v>
+        <v>457</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>528</v>
+        <v>458</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>529</v>
+        <v>459</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>530</v>
+        <v>460</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>531</v>
+        <v>461</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>103</v>
+        <v>462</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>532</v>
+        <v>463</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>533</v>
+        <v>464</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>534</v>
+        <v>465</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
-        <v>107</v>
+        <v>466</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>535</v>
+        <v>467</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>536</v>
+        <v>468</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>537</v>
+        <v>469</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="2" t="s">
-        <v>111</v>
+        <v>470</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>538</v>
+        <v>471</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>539</v>
+        <v>472</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>540</v>
+        <v>473</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet43.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1"/>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>541</v>
+        <v>474</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>542</v>
+        <v>475</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>543</v>
+        <v>476</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>544</v>
+        <v>477</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>545</v>
+        <v>478</v>
       </c>
       <c r="B3" s="2">
         <v>87</v>
       </c>
       <c r="C3" s="2">
         <v>110</v>
       </c>
       <c r="D3" s="2">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-<file path=xl/worksheets/sheet50.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet44.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
-        <v>519</v>
+        <v>449</v>
       </c>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>520</v>
+        <v>450</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>546</v>
+        <v>479</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>547</v>
+        <v>480</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>548</v>
+        <v>481</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>524</v>
+        <v>454</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>549</v>
+        <v>482</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>550</v>
+        <v>483</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>551</v>
+        <v>484</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>528</v>
+        <v>458</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>552</v>
+        <v>485</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>553</v>
+        <v>486</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>554</v>
+        <v>487</v>
       </c>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="2" t="s">
-        <v>103</v>
+        <v>462</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>555</v>
+        <v>488</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>556</v>
+        <v>489</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>557</v>
+        <v>490</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="2" t="s">
-        <v>107</v>
+        <v>466</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>558</v>
+        <v>491</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>559</v>
+        <v>492</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>560</v>
+        <v>493</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="2" t="s">
-        <v>111</v>
+        <v>470</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>561</v>
+        <v>494</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>562</v>
+        <v>495</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>563</v>
+        <v>496</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>564</v>
+        <v>497</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>565</v>
+        <v>498</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>566</v>
+        <v>499</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet51.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet45.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:D4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
-        <v>509</v>
+        <v>439</v>
       </c>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1">
         <v>2022</v>
       </c>
       <c r="D1" s="1">
         <v>2023</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="2" t="s">
-        <v>387</v>
+        <v>311</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>567</v>
+        <v>500</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>568</v>
+        <v>501</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>569</v>
+        <v>502</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="2" t="s">
-        <v>391</v>
+        <v>315</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>570</v>
+        <v>503</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>571</v>
+        <v>504</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>572</v>
+        <v>505</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>564</v>
+        <v>497</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>565</v>
+        <v>498</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>566</v>
+        <v>499</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet52.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet46.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="1" t="s">
-        <v>573</v>
+        <v>506</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>509</v>
+        <v>439</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1" t="s">
-        <v>574</v>
+        <v>507</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1" t="s">
-        <v>575</v>
+        <v>508</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
-        <v>576</v>
+        <v>509</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>577</v>
+        <v>510</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>578</v>
+        <v>511</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>579</v>
+        <v>512</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>580</v>
+        <v>513</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>581</v>
+        <v>514</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>582</v>
+        <v>515</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>583</v>
+        <v>516</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>584</v>
+        <v>517</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="2" t="s">
-        <v>585</v>
+        <v>518</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>586</v>
+        <v>519</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>587</v>
+        <v>520</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>589</v>
+        <v>522</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>590</v>
+        <v>523</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>547</v>
+        <v>480</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="2" t="s">
-        <v>591</v>
+        <v>524</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>592</v>
+        <v>525</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>593</v>
+        <v>526</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>594</v>
+        <v>527</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>595</v>
+        <v>528</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>547</v>
+        <v>480</v>
       </c>
       <c r="J4" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="2" t="s">
-        <v>596</v>
+        <v>529</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>597</v>
+        <v>530</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>598</v>
+        <v>531</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>593</v>
+        <v>526</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>592</v>
+        <v>525</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>592</v>
+        <v>525</v>
       </c>
       <c r="J5" s="2" t="s">
-        <v>593</v>
+        <v>526</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" s="2" t="s">
-        <v>599</v>
+        <v>532</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>600</v>
+        <v>533</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>601</v>
+        <v>534</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>598</v>
+        <v>531</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>597</v>
+        <v>530</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>547</v>
+        <v>480</v>
       </c>
       <c r="J6" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:F1"/>
     <mergeCell ref="G1:J1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet53.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet47.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24.565" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1" t="s">
-        <v>602</v>
+        <v>535</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>509</v>
+        <v>439</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1" t="s">
-        <v>574</v>
+        <v>507</v>
       </c>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
-        <v>603</v>
+        <v>536</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>604</v>
+        <v>537</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>605</v>
+        <v>538</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>606</v>
+        <v>539</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>607</v>
+        <v>540</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>578</v>
+        <v>511</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>579</v>
+        <v>512</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>580</v>
+        <v>513</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="2" t="s">
-        <v>520</v>
+        <v>450</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>608</v>
+        <v>541</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>609</v>
+        <v>542</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>610</v>
+        <v>543</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>611</v>
+        <v>544</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="2" t="s">
-        <v>524</v>
+        <v>454</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>612</v>
+        <v>545</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>613</v>
+        <v>546</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>614</v>
+        <v>547</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>615</v>
+        <v>548</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>616</v>
+        <v>549</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>617</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="2" t="s">
-        <v>528</v>
+        <v>458</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>618</v>
+        <v>551</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>619</v>
+        <v>552</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>620</v>
+        <v>553</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>621</v>
+        <v>554</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>622</v>
+        <v>555</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>623</v>
+        <v>556</v>
       </c>
       <c r="H5" s="2" t="s">
-        <v>624</v>
+        <v>557</v>
       </c>
       <c r="I5" s="2" t="s">
-        <v>625</v>
+        <v>558</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="2" t="s">
-        <v>103</v>
+        <v>462</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>626</v>
+        <v>559</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>627</v>
+        <v>560</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>588</v>
+        <v>521</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>628</v>
+        <v>561</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>629</v>
+        <v>562</v>
       </c>
       <c r="H6" s="2" t="s">
-        <v>630</v>
+        <v>563</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>631</v>
+        <v>564</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="2" t="s">
-        <v>107</v>
+        <v>466</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>632</v>
+        <v>565</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>622</v>
+        <v>555</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>633</v>
+        <v>566</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>634</v>
+        <v>567</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>622</v>
+        <v>555</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>635</v>
+        <v>568</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>636</v>
+        <v>569</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>637</v>
+        <v>570</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="2" t="s">
-        <v>111</v>
+        <v>470</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>638</v>
+        <v>571</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>639</v>
+        <v>572</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>640</v>
+        <v>573</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>641</v>
+        <v>574</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>642</v>
+        <v>575</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>643</v>
+        <v>576</v>
       </c>
       <c r="H8" s="2" t="s">
-        <v>644</v>
+        <v>577</v>
       </c>
       <c r="I8" s="2" t="s">
-        <v>645</v>
+        <v>578</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="2" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>646</v>
+        <v>579</v>
       </c>
       <c r="C9" s="2" t="s">
-        <v>647</v>
+        <v>580</v>
       </c>
       <c r="D9" s="2" t="s">
-        <v>648</v>
+        <v>581</v>
       </c>
       <c r="E9" s="2" t="s">
-        <v>649</v>
+        <v>582</v>
       </c>
       <c r="F9" s="2" t="s">
-        <v>650</v>
+        <v>583</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>651</v>
+        <v>584</v>
       </c>
       <c r="H9" s="2" t="s">
-        <v>652</v>
+        <v>585</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>653</v>
+        <v>586</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="G1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet48.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1"/>
       <c r="B1" s="1">
         <v>2021</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1">
         <v>2022</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1">
         <v>2023</v>
       </c>
       <c r="G1" s="1"/>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" s="2"/>
       <c r="B2" s="2" t="s">
-        <v>654</v>
+        <v>587</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>655</v>
+        <v>588</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>654</v>
+        <v>587</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>655</v>
+        <v>588</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>654</v>
+        <v>587</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>655</v>
+        <v>588</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" s="2" t="s">
-        <v>520</v>
+        <v>450</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>656</v>
+        <v>589</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>657</v>
+        <v>590</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>658</v>
+        <v>591</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>659</v>
+        <v>592</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>660</v>
+        <v>593</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>661</v>
+        <v>594</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" s="2" t="s">
-        <v>524</v>
+        <v>454</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>662</v>
+        <v>595</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>663</v>
+        <v>596</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>664</v>
+        <v>597</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>665</v>
+        <v>598</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>666</v>
+        <v>599</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>667</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" s="2" t="s">
-        <v>528</v>
+        <v>458</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>668</v>
+        <v>601</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>669</v>
+        <v>602</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>670</v>
+        <v>603</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>671</v>
+        <v>604</v>
       </c>
       <c r="F5" s="2" t="s">
-        <v>672</v>
+        <v>605</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>673</v>
+        <v>606</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="2" t="s">
-        <v>103</v>
+        <v>462</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>674</v>
+        <v>607</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>675</v>
+        <v>608</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>676</v>
+        <v>609</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>677</v>
+        <v>610</v>
       </c>
       <c r="F6" s="2" t="s">
-        <v>678</v>
+        <v>611</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>679</v>
+        <v>612</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="2" t="s">
-        <v>107</v>
+        <v>466</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>680</v>
+        <v>613</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>681</v>
+        <v>614</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>682</v>
+        <v>615</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>683</v>
+        <v>616</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>684</v>
+        <v>617</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>684</v>
+        <v>617</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="2" t="s">
-        <v>111</v>
+        <v>470</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>685</v>
+        <v>618</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>686</v>
+        <v>619</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>687</v>
+        <v>620</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>688</v>
+        <v>621</v>
       </c>
       <c r="F8" s="2" t="s">
-        <v>689</v>
+        <v>622</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>690</v>
+        <v>623</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="B1:C1"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:G1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet49.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.10" bestFit="true" style="0"/>
     <col min="2" max="2" width="9.10" bestFit="true" style="0"/>
     <col min="3" max="3" width="15.139" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2">
         <v>2021</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2" t="s">
-        <v>691</v>
+        <v>624</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2">
         <v>2022</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2" t="s">
-        <v>692</v>
+        <v>625</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2">
         <v>2023</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2" t="s">
-        <v>693</v>
+        <v>626</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:C5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.10" bestFit="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="C2" s="2"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="2" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="C3" s="2"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="2" t="s">
-        <v>41</v>
+        <v>29</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="C4" s="2"/>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="2" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="C5" s="2"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>2021</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>2022</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2">
         <v>2023</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.141" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="B1" s="1"/>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2">
         <v>2021</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>50</v>
+        <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2">
         <v>2022</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2">
         <v>2023</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:B4"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:B4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:C4"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:C4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3">
+      <c r="A1" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="2">
+        <v>2021</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="2">
+        <v>2022</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
+      <c r="A4" s="2">
+        <v>2023</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:C1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>55</vt:i4>
+        <vt:i4>49</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="55" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>2-22</vt:lpstr>
+    <vt:vector size="49" baseType="lpstr">
       <vt:lpstr>3-2</vt:lpstr>
       <vt:lpstr>201-1 (1)</vt:lpstr>
       <vt:lpstr>201-1 (2)</vt:lpstr>
       <vt:lpstr>201-1 (3)</vt:lpstr>
       <vt:lpstr>201-1 (4)</vt:lpstr>
       <vt:lpstr>201-1 (5)</vt:lpstr>
       <vt:lpstr>201-1 (6)</vt:lpstr>
       <vt:lpstr>201-1 (7)</vt:lpstr>
       <vt:lpstr>201-1 (8)</vt:lpstr>
       <vt:lpstr>201-1 (9)</vt:lpstr>
       <vt:lpstr>201-1 (10)</vt:lpstr>
       <vt:lpstr>202-1</vt:lpstr>
       <vt:lpstr>204-1</vt:lpstr>
       <vt:lpstr>205-2 (1)</vt:lpstr>
       <vt:lpstr>205-2 (2)</vt:lpstr>
-      <vt:lpstr>301-1</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>302-1 (2)</vt:lpstr>
+      <vt:lpstr>302-1</vt:lpstr>
       <vt:lpstr>302-3</vt:lpstr>
       <vt:lpstr>303-3</vt:lpstr>
       <vt:lpstr>303-5</vt:lpstr>
       <vt:lpstr>305-1 (1)</vt:lpstr>
       <vt:lpstr>305-1 (2)</vt:lpstr>
       <vt:lpstr>305-2 (1)</vt:lpstr>
       <vt:lpstr>305-2 (2)</vt:lpstr>
       <vt:lpstr>305-3 (1)</vt:lpstr>
       <vt:lpstr>305-3 (2)</vt:lpstr>
       <vt:lpstr>305-4</vt:lpstr>
       <vt:lpstr>306-1</vt:lpstr>
       <vt:lpstr>306-2</vt:lpstr>
       <vt:lpstr>306-3, 306-4 e 306-5 (1)</vt:lpstr>
       <vt:lpstr>306-3, 306-4 e 306-5 (2)</vt:lpstr>
       <vt:lpstr>306-3, 306-4 e 306-5 (3)</vt:lpstr>
       <vt:lpstr>401-1 (1)</vt:lpstr>
       <vt:lpstr>401-1 (2)</vt:lpstr>
       <vt:lpstr>401-1 (3)</vt:lpstr>
       <vt:lpstr>401-1 (4)</vt:lpstr>
       <vt:lpstr>401-1 (5)</vt:lpstr>
       <vt:lpstr>401-1 (6)</vt:lpstr>
       <vt:lpstr>401-2</vt:lpstr>
       <vt:lpstr>401-3</vt:lpstr>
       <vt:lpstr>403-9</vt:lpstr>
       <vt:lpstr>404-1 (1)</vt:lpstr>